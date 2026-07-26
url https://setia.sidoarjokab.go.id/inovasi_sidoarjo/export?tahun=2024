--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -12,935 +12,800 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>OPD</t>
   </si>
   <si>
     <t>Judul</t>
   </si>
   <si>
     <t>Jenis</t>
   </si>
   <si>
     <t>Kelompok</t>
   </si>
   <si>
     <t>Tahun Penerapan</t>
   </si>
   <si>
     <t>Kecamatan Wonoayu</t>
   </si>
   <si>
     <t>COMETHRU ODGJ</t>
   </si>
   <si>
     <t>Non Digital</t>
   </si>
   <si>
     <t>Inovasi pelayanan publik</t>
   </si>
   <si>
+    <t>RSUD Sidoarjo Barat</t>
+  </si>
+  <si>
+    <t>RUMPI ASIK (Forum Opini Agar Sibar Lebih Baik)</t>
+  </si>
+  <si>
+    <t>Digital</t>
+  </si>
+  <si>
+    <t>Puskesmas Jabon</t>
+  </si>
+  <si>
+    <t>GEISA (Gerakan IVA Masuk Desa)</t>
+  </si>
+  <si>
+    <t>SDN JUWETKENONGO (PORONG)</t>
+  </si>
+  <si>
+    <t>MULTI BOGA BERBASIS PMRI (MULTIplication BOard GAme Berbasis Pendidikan Matematika Realistik Indonesia)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SMPN 1 SUKODONO </t>
+  </si>
+  <si>
+    <t>PINTAS (Pintar Akses Informasi Tanaman dengan Scan Barcode)</t>
+  </si>
+  <si>
+    <t>Inovasi Daerah lainnya sesuai dengan Urusan Pemerintahan yang menjadi kewenangan Daerah</t>
+  </si>
+  <si>
+    <t>SMPN 6 SIDOARJO</t>
+  </si>
+  <si>
+    <t>SISTEM INFORMASI SARANA PRASARANA (SISAPA)</t>
+  </si>
+  <si>
+    <t>Inovasi tata kelola pemerintahan daerah</t>
+  </si>
+  <si>
+    <t>SMPN 2 TARIK</t>
+  </si>
+  <si>
+    <t>GISI SEHAT SPENDATA (digital literasi sosialisasi sekolah toleransi SMPN 2 Tarik)</t>
+  </si>
+  <si>
+    <t>SMPN 5 SIDOARJO</t>
+  </si>
+  <si>
+    <t>SIAP GAAAS (SISTEM APLIKASI GERAKAN ASAH, ASIH, DAN ASUH)</t>
+  </si>
+  <si>
+    <t>GLITER (Digitalisasi Literasi)</t>
+  </si>
+  <si>
+    <t>SAHABATKU (APLIKASI CURAHAN HATI SISWA)</t>
+  </si>
+  <si>
+    <t>SDN MASANGANKULON (SUKODONO)</t>
+  </si>
+  <si>
+    <t>maskul berseri ( bersih, sehat, riang)</t>
+  </si>
+  <si>
+    <t>DOKCIL ( DOKTER KECIL)</t>
+  </si>
+  <si>
+    <t>SMPN 2 TAMAN</t>
+  </si>
+  <si>
+    <t>MELSA (MEmelihara Lele di Saluran Air)</t>
+  </si>
+  <si>
+    <t>SIMBILUH (SIManis BelimbIng wuLUH)</t>
+  </si>
+  <si>
+    <t>SIMBIOLA</t>
+  </si>
+  <si>
+    <t>SDN PEPE (SEDATI)</t>
+  </si>
+  <si>
+    <t>WofdaBox (Wonderfull Of Sidoarjo Box)</t>
+  </si>
+  <si>
+    <t>Vegeta (Vegetatif Alami Tanaman)</t>
+  </si>
+  <si>
+    <t>Gazlaka (Gazebo Luar Angkasa)</t>
+  </si>
+  <si>
+    <t>E-GuBook (Elektronic Guide Book)</t>
+  </si>
+  <si>
+    <t>SDN KEMANTREN 1 (TULANGAN)</t>
+  </si>
+  <si>
+    <t>BUDIMAN</t>
+  </si>
+  <si>
+    <t>BUDIMAN (Buku Digital Mandiri)</t>
+  </si>
+  <si>
+    <t>SDN BLURU KIDUL 1 (SIDOARJO)</t>
+  </si>
+  <si>
+    <t>GESIT (Gerakan Literasi Terpadu)</t>
+  </si>
+  <si>
+    <t>SDN SEDATIAGUNG (SEDATI)</t>
+  </si>
+  <si>
+    <t>3in1 (Sehat, Bersih, Ceria)</t>
+  </si>
+  <si>
+    <t>JALATIK (pokJA sekoLAh membaTIK)</t>
+  </si>
+  <si>
+    <t>MADURASAH (MAjalah eDUkasi Ruang Aku Siap Aku bisa ku Hebat)</t>
+  </si>
+  <si>
+    <t>AKAS (Asah Kreativitas Anak Spesial)</t>
+  </si>
+  <si>
+    <t>TARI LADU PASAR LEGI</t>
+  </si>
+  <si>
+    <t>SMPN 2 GEDANGAN</t>
+  </si>
+  <si>
+    <t>KARYA UNJUK KREATIFITAS INKLUSI SPENDAGED (KUKIS)</t>
+  </si>
+  <si>
+    <t>SMP Negeri 3 TAMAN</t>
+  </si>
+  <si>
+    <t>SIFOKAL (Aplikasi Informasi Kesiswaan Digital)</t>
+  </si>
+  <si>
+    <t>SDN SAWOHAN 1 (BUDURAN)</t>
+  </si>
+  <si>
+    <t>Jumpa Berkah (Jum'at Pagi Bertaqwa Infaq dan Sedekah)</t>
+  </si>
+  <si>
+    <t>SEGERMUDAH</t>
+  </si>
+  <si>
+    <t>SMPN 2 BALONGBENDO</t>
+  </si>
+  <si>
+    <t>KALIPENA (KAIN LIPAT PENUH WARNA)</t>
+  </si>
+  <si>
+    <t>SDN PLUMBON 2 (PORONG)</t>
+  </si>
+  <si>
+    <t>SERASI (Serunya Rabu Literasi)</t>
+  </si>
+  <si>
+    <t>Buku Cerita Anak Berbasis Kearifan Lokal Sidoarjo</t>
+  </si>
+  <si>
+    <t>SEGERMUDAH (Sensor Gerak Murah Daya dan Hemat)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MENYAMBUT CALON ORANG SUKSES </t>
+  </si>
+  <si>
+    <t>SMPN 1 SIDOARJO</t>
+  </si>
+  <si>
+    <t>Pembelajaran Berbasis Minat Peserta didik (Prismatik)</t>
+  </si>
+  <si>
+    <t>SDN SINGOPADU (TULANGAN)</t>
+  </si>
+  <si>
+    <t>Media Pembelajaran MALTANA (Media Papan Balik Cerita Anak)</t>
+  </si>
+  <si>
+    <t>SDN PRASUNG (BUDURAN)</t>
+  </si>
+  <si>
+    <t>Men_Tri (Mengolah, Menjual dan Menghasilkan)</t>
+  </si>
+  <si>
+    <t>GEISA (GAME EDUKASI IDENTIFIKASI STRUKTUR BUNGA)</t>
+  </si>
+  <si>
+    <t>Sistem Penilaian Online (SIP-ON)</t>
+  </si>
+  <si>
+    <t>Sistem Informasi Tamu Sekolah (SITAS)</t>
+  </si>
+  <si>
+    <t>Kecamatan Sukodono</t>
+  </si>
+  <si>
+    <t>Gallery UMKM</t>
+  </si>
+  <si>
+    <t>Kecamatan Jabon</t>
+  </si>
+  <si>
+    <t>PENATAAN GERBANG PINTUMASUK JABON</t>
+  </si>
+  <si>
+    <t>Puskesmas Sidoarjo</t>
+  </si>
+  <si>
+    <t>LAPOR KLUNTING (LAporan Posyandu Oleh kadeR untuK peLacakan stuNTING)</t>
+  </si>
+  <si>
+    <t>SIMPEL BERKAH (Sweeping Ibu haMil Pemeriksaan triple ELiminasi BERsama KAder Hebat)</t>
+  </si>
+  <si>
+    <t>Dinas Koperasi dan Usaha Mikro</t>
+  </si>
+  <si>
+    <t>Aplikasi DITAKOPUM (Digital Data Koperasi Usaha Mikro)</t>
+  </si>
+  <si>
+    <t>Badan Kesatuan Bangsa dan Politik</t>
+  </si>
+  <si>
+    <t>SI-DALI</t>
+  </si>
+  <si>
+    <t>Dinas Tenaga Kerja</t>
+  </si>
+  <si>
+    <t>SIAPKERJA SIDOARJO</t>
+  </si>
+  <si>
+    <t>Puskesmas Tambakrejo</t>
+  </si>
+  <si>
+    <t>AUTO-CETAR (AUTOTEXT PENGINGAT PASIEN HIPERTENSI CEK TEKANAN DARAH) PUSKESMAS TAMBAKREJO</t>
+  </si>
+  <si>
+    <t>Dinas Pemberdayaan Perempuan, Perlindungan Anak dan Keluarga Berencana</t>
+  </si>
+  <si>
+    <t>UPGRADE SIGAP KEPAK</t>
+  </si>
+  <si>
+    <t>Kecamatan Waru</t>
+  </si>
+  <si>
+    <t>LARAS</t>
+  </si>
+  <si>
+    <t>Puskesmas Medaeng</t>
+  </si>
+  <si>
+    <t>YUK SRI CEKING MANJA (YUK SAYANGI RAHIM DENGAN CEK IVA KELILING BEKERJASAMA DENGAN JEJARING)</t>
+  </si>
+  <si>
+    <t>Dinas Kesehatan</t>
+  </si>
+  <si>
+    <t>Sistem Informasi Logistik (SILO) 2.0</t>
+  </si>
+  <si>
+    <t>RSUD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIGAP PO'O </t>
+  </si>
+  <si>
+    <t>Kecamatan Sedati</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUMPA ARTIS (JEMPUT BOLA PELAYANAN GRATIS) </t>
+  </si>
+  <si>
+    <t>Dinas Perpustakaan dan Kearsipan</t>
+  </si>
+  <si>
+    <t>Layanan Wisata Pustaka</t>
+  </si>
+  <si>
+    <t>GERDU MOBILE (GERakan posbinDU MOBILE)</t>
+  </si>
+  <si>
+    <t>Kecamatan Porong</t>
+  </si>
+  <si>
+    <t>PORONG Tanggap Adminduk</t>
+  </si>
+  <si>
+    <t>Dinas Perikanan</t>
+  </si>
+  <si>
+    <t>STRAPROBULE TEKBIOTIV BOSKANRATOR</t>
+  </si>
+  <si>
+    <t>Puskesmas Gedangan</t>
+  </si>
+  <si>
+    <t>Pedha Ontel (Pelayanan pada ODHA on Telemedicine)</t>
+  </si>
+  <si>
+    <t>Puskesmas Tarik 2</t>
+  </si>
+  <si>
+    <t>AYAH MENGASIHI</t>
+  </si>
+  <si>
+    <t>Kecamatan Sidoarjo</t>
+  </si>
+  <si>
+    <t>JEMARI (Jemput Adminduk Malam Hari)</t>
+  </si>
+  <si>
     <t>Puskesmas Taman</t>
   </si>
   <si>
+    <t>INDEKS (Informasi dan Edukasi Kesehatan Sekolah)</t>
+  </si>
+  <si>
+    <t>Kecamatan Tulangan</t>
+  </si>
+  <si>
+    <t>PELATIHAN MANDIRI KECAMATAN TULANGAN (PEMANTAN)</t>
+  </si>
+  <si>
+    <t>Puskesmas Balongbendo</t>
+  </si>
+  <si>
+    <t>JOKER</t>
+  </si>
+  <si>
+    <t>Puskesmas Tarik</t>
+  </si>
+  <si>
+    <t>KARTU PRIORITAS</t>
+  </si>
+  <si>
+    <t>Badan Pelayanan Pajak Daerah</t>
+  </si>
+  <si>
+    <t>Virtual Maps Pajak Daerah Sidoarjo</t>
+  </si>
+  <si>
+    <t>Pelayanan "MARI-SERBU" - Malam Hari Senin dan Rabu Kecamatan Sukodono</t>
+  </si>
+  <si>
+    <t>Puskesmas Candi</t>
+  </si>
+  <si>
+    <t>GAJI MANIS</t>
+  </si>
+  <si>
+    <t>JUMANTUK (JUru peMANtau baTUK)</t>
+  </si>
+  <si>
+    <t>Dinas Sosial</t>
+  </si>
+  <si>
+    <t>sosialisasi aplikasi si peka</t>
+  </si>
+  <si>
+    <t>Badan Perencanaan Pembangunan Daerah</t>
+  </si>
+  <si>
+    <t>Sistem Riset dan Inovasi Daerah (SETIA)</t>
+  </si>
+  <si>
+    <t>Kompetisi Inovasi Sidoarjo (KISI)</t>
+  </si>
+  <si>
+    <t>MyRetribusi (Executive Dashboard Monitoring Retribusi Daerah)</t>
+  </si>
+  <si>
+    <t>Kecamatan Taman</t>
+  </si>
+  <si>
+    <t>SIMMAMAH (siap melayani masyarakat malam hari)</t>
+  </si>
+  <si>
+    <t>Puskesmas Tanggulangin</t>
+  </si>
+  <si>
+    <t>JUS DELIMA (Jum'at Sehat dengan Lintas Sektor dan Masyarakat)</t>
+  </si>
+  <si>
+    <t>Dinas Pemberdayaan Masyarakat Dan Desa</t>
+  </si>
+  <si>
+    <t>APLIKASI SISTEM INFORMASI TANAH ASET DESA SIDOARJO (SITAS) UPDATE</t>
+  </si>
+  <si>
+    <t>Kanal Mobel Kedungcangkring</t>
+  </si>
+  <si>
+    <t>KLINIK SPJ DESA</t>
+  </si>
+  <si>
+    <t>Kecamatan Krian</t>
+  </si>
+  <si>
+    <t>JELITA (Jam Ekstra Pelayanan Administrasi Kecamatan Jum'at Malam)</t>
+  </si>
+  <si>
+    <t>Sekretariat DPRD</t>
+  </si>
+  <si>
+    <t>Digiclip (Digital Clipping) Sekretariat DPRD Kabupaten Sidoarjo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SI OJAK DAN SI IDA DEWAN SIDOARJO (Sistem Optimalisasi Pajak dengan Sinkronisasi Data SIKSDA di Setwan Sidoarjo) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Layanan Cetak Pengurusan Dokumen Online Mandiri </t>
+  </si>
+  <si>
+    <t>e-KATALOG UMKM KECAMATAN PORONG</t>
+  </si>
+  <si>
+    <t>Jempol Pak Camat</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> KELEUBON ( Kuliner Enak Jabon)</t>
+  </si>
+  <si>
+    <t>Jum'at Berkah</t>
+  </si>
+  <si>
+    <t>JEBOL KIA (Jemput Bola Kartu Identitas Anak) Pelajar Kecamatan SIDOARJO</t>
+  </si>
+  <si>
+    <t>Puskesmas Sekardangan</t>
+  </si>
+  <si>
+    <t>NONA MANIS Sekardangan (Non Tunai Pembayaran Puskesmas Sekardangan)</t>
+  </si>
+  <si>
+    <t>Kecamatan Candi</t>
+  </si>
+  <si>
+    <t>GSD (Griya Sinau Digital)</t>
+  </si>
+  <si>
+    <t>BAGIAN PEMBANGUNAN SEKRETARIAT DAERAH</t>
+  </si>
+  <si>
+    <t>GERAKAN TERPADU MASYARAKAT SIDOARJO (GERDUMAS)</t>
+  </si>
+  <si>
+    <t>I Love UMKM Sepande 7 in 1</t>
+  </si>
+  <si>
+    <t>Sistem dan Prosedur Pelatihan Kewirausahaan (Sisdur Pewira)</t>
+  </si>
+  <si>
+    <t>Kecamatan Balongbendo</t>
+  </si>
+  <si>
+    <t>Lomba MTQ Tingkat Kecamatan</t>
+  </si>
+  <si>
+    <t>Dinas Pangan dan Pertanian</t>
+  </si>
+  <si>
+    <t>Si Jebol (Vaksinasi PMK Jemput Bola)</t>
+  </si>
+  <si>
+    <t>Dinas Perumahan, Permukiman, Cipta Karya dan Tata Ruang</t>
+  </si>
+  <si>
+    <t>Lestari (Layanan E-Sedot Tinja Periodik)</t>
+  </si>
+  <si>
+    <t>DITAKOPUM (Digital Data Koperasi dan Usaha Mikro)</t>
+  </si>
+  <si>
+    <t>APLIKASI TUKUOYUK</t>
+  </si>
+  <si>
+    <t>Sistem Informasi Logistik (SILO)</t>
+  </si>
+  <si>
+    <t>APLIKASI SISTEM INFORMASI PERANGKAT DESA (SIPEDE)</t>
+  </si>
+  <si>
+    <t>Dinas Pekerjaan Umum Bina Marga dan Sumber Daya Air</t>
+  </si>
+  <si>
+    <t>SI BIMA SAKTI</t>
+  </si>
+  <si>
+    <t>¬ELEKTRONIK KENDALI DAERAH (E-KENDA) PENGEMBANGAN MAPPING PETA LOKASI PAKET PEKERJAAN FISIK</t>
+  </si>
+  <si>
+    <t>¬PENGAJUAN USULAN STANDAR HARGA SECARA ELEKTRONIK (E-SSH) PENGEMBANGAN PERHITUNGAN TKDN</t>
+  </si>
+  <si>
+    <t>KOPI JIWA (KARTU MONITORING OBAT PASIEN JIWA) DI PUSKESMAS SIDOARJO</t>
+  </si>
+  <si>
+    <t>PINKERS (PENINGKATAN PENGETAHUAN IBU HAMIL TENTANG KEHAMILAN RESIKO TINGGI MELALUI MEDIA SOSIAL DI PUSKESMAS SIDOARJO)</t>
+  </si>
+  <si>
+    <t>Puskesmas Krembung</t>
+  </si>
+  <si>
+    <t>CIP ASIK (Calon Ibu Pendukung Asi Eksklusif) 2.0</t>
+  </si>
+  <si>
+    <t>Dinas Kependudukan dan Pencatatan Sipil</t>
+  </si>
+  <si>
+    <t>Selesai Satu Hari Penetapan Perubahan Akta Kependudukan (Sri Perak)</t>
+  </si>
+  <si>
+    <t>Kecamatan Prambon</t>
+  </si>
+  <si>
+    <t>ARTIS MASUK DESA (Pelayanan Antar Gratis Bagi Seluruh Warga Desa Kecamatan Prambon)</t>
+  </si>
+  <si>
+    <t>JEMPOL SEDEKAP KIA (Jemput Bola SMP, SD, TK-PAUD, Kartu Identitas Anak)</t>
+  </si>
+  <si>
+    <t>SIDORESIK (Sidoarjo Revitalisasi Fungsi Kali)</t>
+  </si>
+  <si>
+    <t>SiHUBIN (Sistem Pelayanan Hubungan Industrial Berbasis Aplikasi)</t>
+  </si>
+  <si>
+    <t>Dinas Kepemudaan, Olahraga dan Pariwisata</t>
+  </si>
+  <si>
+    <t>Kelas Khusus Olahraga</t>
+  </si>
+  <si>
+    <t>Badan Kepegawaian Daerah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E - KINERJA </t>
+  </si>
+  <si>
+    <t>APDS (Aplikasi Pajak Daerah Sidoarjo)</t>
+  </si>
+  <si>
+    <t>BAGIAN KESEJAHTERAAN RAKYAT SEKRETARIAT DAERAH</t>
+  </si>
+  <si>
+    <t>Beasiswa Kuliah Jalur Prestasi Bidang Agama Tahun 2022</t>
+  </si>
+  <si>
+    <t>Puskesmas Kepadangan</t>
+  </si>
+  <si>
+    <t>SEHATI (Skrining, Edukasi, dan Home Visit Pada Tracing Indeks)</t>
+  </si>
+  <si>
+    <t>LATANSA (Layanan Telemedicine Penyakit Kronis dan Jiwa)</t>
+  </si>
+  <si>
+    <t>Puskesmas Porong</t>
+  </si>
+  <si>
+    <t>KOPI PAHIT (Kompilasi Inovasi Porong Cegah dan Atasi Stunting)</t>
+  </si>
+  <si>
+    <t>OBSESI (OBROLAN SEPUTAR KESEHATAN MASA KINI)</t>
+  </si>
+  <si>
     <t>POTRET (PENDAFTARAN ONLINE TRIPEL ELIMINASI PUSKESMAS TAMAN)</t>
   </si>
   <si>
-    <t>Digital</t>
-[...296 lines deleted...]
-    <t xml:space="preserve">SIGAP PO'O </t>
+    <t>GASPOL GEMAR IKAN (GERAKAN ATASI STUNTING DENGAN PELIHARA, OLAH, DAN GEMAR MAKAN IKAN)</t>
+  </si>
+  <si>
+    <t>CENTING SETIA (Cegah Stunting Sejak Catin dan Remaja)</t>
+  </si>
+  <si>
+    <t>Puskesmas Tulangan</t>
+  </si>
+  <si>
+    <t>JALIN ARTIS PUSTUL (JEMPUT ANTAR IBU BERSALIN, AKTA ANAK GRATIS DENGAN PERSALINAN DI PUSKESMAS TULANGAN)</t>
+  </si>
+  <si>
+    <t>Kecamatan Gedangan</t>
+  </si>
+  <si>
+    <t>POSKAMLING (PELAYANAN ON THE SPOT KECAMATAN KELILING)</t>
+  </si>
+  <si>
+    <t>Puskesmas Sukodono</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KOPER SI ECA (Kolaborasi Pelayanan Terpadu Ramah Aksi Peduli Calon Pengantin) </t>
+  </si>
+  <si>
+    <t>Puskesmas Urang Agung</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELING DAZI (EDUKASI KONSELING SADAR GIZI) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KUNCIR BUMIL DESA (KUNJUNGAN CERDAS IBU HAMIL DI DESA) </t>
+  </si>
+  <si>
+    <t>Puskesmas Buduran</t>
+  </si>
+  <si>
+    <t>AKSI TAKSI Aksi Turunkan Angka Kematian Selamatkan Ibu dan bayi</t>
+  </si>
+  <si>
+    <t>e-Katalog UMKM Kecamatan Porong</t>
+  </si>
+  <si>
+    <t>Puskesmas Kedungsolo</t>
+  </si>
+  <si>
+    <t>BUKIT SENJA (BUku Kunjungan BerobaT KeSEhataN JiwA)</t>
+  </si>
+  <si>
+    <t>Puskesmas Krian</t>
+  </si>
+  <si>
+    <t>KRIAN (Kelas Imunisasi ANak)</t>
+  </si>
+  <si>
+    <t>Puskesmas Wonoayu</t>
+  </si>
+  <si>
+    <t>SIP ( SELAMATKAN IBU BAYI PARIPURNA )</t>
+  </si>
+  <si>
+    <t>Puskesmas Ganting</t>
+  </si>
+  <si>
+    <t>Si Canting Emas</t>
+  </si>
+  <si>
+    <t>Kecamatan Krembung</t>
+  </si>
+  <si>
+    <t>Ora Bondo Nanging Rupo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEHATI (Skrining, Edukasi, dan Home Visit Pada Tracing Indeks) </t>
   </si>
   <si>
     <t>Inspektorat</t>
   </si>
   <si>
     <t>POLAR (Portal Penilaian Risiko)</t>
   </si>
   <si>
-    <t>Kecamatan Sedati</t>
-[...176 lines deleted...]
-    <t>Kecamatan Balongbendo</t>
+    <t>PATAS (Pelayanan Kecamatan di Desa)</t>
+  </si>
+  <si>
+    <t>Badan Penanggulangan Bencana Daerah</t>
+  </si>
+  <si>
+    <t>SIGAP (Sidoarjo Tanggap) 300s 2.0</t>
   </si>
   <si>
     <t>Layanan Elektronik Mobile Perekaman e KTP Usia 17 Tahun (Lemper Ketan)</t>
   </si>
   <si>
-    <t>Puskesmas Buduran</t>
-[...295 lines deleted...]
-  <si>
     <t>Kecamatan Tanggulangin</t>
   </si>
   <si>
     <t>PDKT (Pelayanan Desa Keliling Tanggulangin)</t>
   </si>
   <si>
-    <t>Kecamatan Buduran</t>
-[...4 lines deleted...]
-  <si>
     <t>SDN NGARESREJO (SUKODONO)</t>
   </si>
   <si>
     <t>KARIM (KAmis beRIMan)</t>
   </si>
   <si>
     <t>SDN JATI (SIDOARJO)</t>
   </si>
   <si>
     <t xml:space="preserve">Gerakan Penerapan Perilaku Hidup Bersih, Sehat dan Disiplin (GEBRES) </t>
   </si>
   <si>
     <t>SDN BERBEK (WARU)</t>
   </si>
   <si>
     <t>SUKMA (Sumber Kreativitas Mading Sekolah)</t>
   </si>
   <si>
     <t>SDN KRIAN 1 (KRIAN)</t>
   </si>
   <si>
     <t>SAMURAI</t>
   </si>
   <si>
     <t>SDN PORONG (PORONG)</t>
   </si>
   <si>
     <t>CEMANDI (Cerdas Madani Berprestasi Gemilang)</t>
   </si>
   <si>
     <t>SMPN 2 CANDI</t>
   </si>
   <si>
     <t>S’Batu Spendadi: Seni Batik Tulis SMP Negeri 2 Candi Sidoarjo</t>
   </si>
   <si>
     <t>¬Pendaftaran Pelatihan Bagi Pelaku Usaha Mikro dan Pelaku Koperasi melalui Aplikasi Ditakopum</t>
   </si>
   <si>
     <t>SDN GAMPANG (PRAMBON)</t>
   </si>
   <si>
     <t>- JUM’AH SESI ( JUMat berkAH SEdekah naSI ) - PERTALITE ( PErsonal Rubbish Take LITEracy )</t>
   </si>
   <si>
     <t>SDN PANGGREH 2 (JABON)</t>
   </si>
   <si>
     <t>“ MEPE BERTIM “( METODE PEMBELAJARAN YANG AKTIF )</t>
-  </si>
-[...1 lines deleted...]
-    <t>CITYTOUR SIDOARJO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1240,51 +1105,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E203"/>
+  <dimension ref="A1:E163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
@@ -1324,3422 +1189,2742 @@
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
         <v>2024</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
         <v>2024</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E6">
         <v>2024</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E7">
         <v>2024</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E8">
         <v>2024</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E9">
         <v>2024</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E10">
         <v>2024</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E11">
         <v>2024</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E12">
         <v>2024</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E13">
         <v>2024</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E14">
         <v>2024</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15">
         <v>2024</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16">
         <v>2024</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E17">
         <v>2024</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B18" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E18">
         <v>2024</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E19">
         <v>2024</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E20">
         <v>2024</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B21" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E21">
         <v>2024</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" t="s">
         <v>39</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E22">
         <v>2024</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E23">
         <v>2024</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E24">
         <v>2024</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" t="s">
         <v>44</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E25">
         <v>2024</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>46</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E26">
         <v>2024</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" t="s">
         <v>47</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" t="s">
         <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E27">
         <v>2024</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B28" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C28" t="s">
         <v>7</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28">
         <v>2024</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C29" t="s">
         <v>7</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
         <v>2024</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="B30" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E30">
         <v>2024</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B31" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C31" t="s">
         <v>7</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31">
         <v>2024</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="B32" t="s">
         <v>54</v>
       </c>
       <c r="C32" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E32">
         <v>2024</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33" t="s">
         <v>56</v>
       </c>
       <c r="C33" t="s">
         <v>7</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33">
         <v>2024</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" t="s">
         <v>57</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E34">
         <v>2024</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="B35" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E35">
         <v>2024</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="B36" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E36">
         <v>2024</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="B37" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="C37" t="s">
         <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E37">
         <v>2024</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" t="s">
         <v>62</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
         <v>7</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E38">
         <v>2024</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="B39" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C39" t="s">
         <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E39">
         <v>2024</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="B40" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C40" t="s">
         <v>7</v>
       </c>
       <c r="D40" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E40">
         <v>2024</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B41" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C41" t="s">
         <v>7</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41">
         <v>2024</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="B42" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E42">
         <v>2024</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="B43" t="s">
         <v>70</v>
       </c>
       <c r="C43" t="s">
         <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E43">
         <v>2024</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" t="s">
         <v>71</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E44">
         <v>2024</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="B45" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C45" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45">
         <v>2024</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="B46" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C46" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E46">
         <v>2024</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="B47" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D47" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E47">
         <v>2024</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="B48" t="s">
         <v>77</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E48">
         <v>2024</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="B49" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49">
         <v>2024</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B50" t="s">
         <v>80</v>
       </c>
       <c r="C50" t="s">
         <v>7</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50">
         <v>2024</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51" t="s">
         <v>82</v>
       </c>
       <c r="C51" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E51">
         <v>2024</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52" t="s">
         <v>84</v>
       </c>
       <c r="C52" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52">
         <v>2024</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B53" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C53" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53">
         <v>2024</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="B54" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C54" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54">
         <v>2024</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B55" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55">
         <v>2024</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B56" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E56">
         <v>2024</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B57" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57">
         <v>2024</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B58" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C58" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E58">
         <v>2024</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B59" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59">
         <v>2024</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B60" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60">
         <v>2024</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B61" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C61" t="s">
         <v>7</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
         <v>2024</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="B62" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D62" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E62">
         <v>2024</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B63" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C63" t="s">
         <v>7</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63">
         <v>2024</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B64" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C64" t="s">
         <v>7</v>
       </c>
       <c r="D64" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E64">
         <v>2024</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B65" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D65" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E65">
         <v>2024</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B66" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66">
         <v>2024</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B67" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D67" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E67">
         <v>2024</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B68" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C68" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68">
         <v>2024</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B69" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C69" t="s">
         <v>7</v>
       </c>
       <c r="D69" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E69">
         <v>2024</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B70" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C70" t="s">
         <v>7</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70">
         <v>2024</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
       <c r="B71" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C71" t="s">
         <v>7</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71">
         <v>2024</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B72" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C72" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E72">
         <v>2024</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="B73" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C73" t="s">
         <v>7</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73">
         <v>2024</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B74" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C74" t="s">
         <v>7</v>
       </c>
       <c r="D74" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E74">
         <v>2024</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="B75" t="s">
         <v>127</v>
       </c>
       <c r="C75" t="s">
         <v>7</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
         <v>2024</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>128</v>
       </c>
       <c r="B76" t="s">
         <v>129</v>
       </c>
       <c r="C76" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E76">
         <v>2024</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>130</v>
       </c>
       <c r="B77" t="s">
         <v>131</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E77">
         <v>2024</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>130</v>
       </c>
       <c r="B78" t="s">
         <v>132</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D78" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E78">
         <v>2024</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="B79" t="s">
         <v>133</v>
       </c>
       <c r="C79" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79">
         <v>2024</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>134</v>
       </c>
       <c r="B80" t="s">
         <v>135</v>
       </c>
       <c r="C80" t="s">
         <v>7</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80">
         <v>2024</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>136</v>
       </c>
       <c r="B81" t="s">
         <v>137</v>
       </c>
       <c r="C81" t="s">
         <v>7</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81">
         <v>2024</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>138</v>
       </c>
       <c r="B82" t="s">
         <v>139</v>
       </c>
       <c r="C82" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E82">
         <v>2024</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
+        <v>76</v>
+      </c>
+      <c r="B83" t="s">
         <v>140</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" t="s">
         <v>7</v>
       </c>
       <c r="D83" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E83">
         <v>2024</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="B84" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C84" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D84" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E84">
         <v>2024</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>9</v>
+        <v>142</v>
       </c>
       <c r="B85" t="s">
         <v>143</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85">
         <v>2024</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>144</v>
       </c>
       <c r="B86" t="s">
         <v>145</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E86">
         <v>2024</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
+        <v>144</v>
+      </c>
+      <c r="B87" t="s">
         <v>146</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E87">
         <v>2024</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B88" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C88" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88">
         <v>2024</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>150</v>
+        <v>104</v>
       </c>
       <c r="B89" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C89" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89">
         <v>2024</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="B90" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E90">
         <v>2024</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B91" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C91" t="s">
         <v>7</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91">
         <v>2024</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>155</v>
+        <v>76</v>
       </c>
       <c r="B92" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="C92" t="s">
         <v>7</v>
       </c>
       <c r="D92" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E92">
         <v>2024</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>157</v>
+        <v>76</v>
       </c>
       <c r="B93" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="C93" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D93" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E93">
         <v>2024</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>83</v>
+        <v>112</v>
       </c>
       <c r="B94" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="C94" t="s">
         <v>7</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
         <v>2024</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>160</v>
+        <v>91</v>
       </c>
       <c r="B95" t="s">
-        <v>161</v>
+        <v>92</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
         <v>2024</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>162</v>
+        <v>5</v>
       </c>
       <c r="B96" t="s">
-        <v>163</v>
+        <v>6</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D96" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E96">
         <v>2024</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="B97" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="C97" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E97">
         <v>2024</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="B98" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C98" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E98">
         <v>2024</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B99" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E99">
         <v>2024</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="B100" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="C100" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100">
         <v>2024</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="B101" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="C101" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E101">
         <v>2024</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="B102" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="C102" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E102">
         <v>2024</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="B103" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="C103" t="s">
         <v>7</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103">
         <v>2024</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="B104" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="C104" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104">
         <v>2024</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>177</v>
+        <v>81</v>
       </c>
       <c r="B105" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105">
         <v>2024</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>177</v>
+        <v>81</v>
       </c>
       <c r="B106" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="C106" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E106">
         <v>2024</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>180</v>
+        <v>95</v>
       </c>
       <c r="B107" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E107">
         <v>2024</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>81</v>
+        <v>138</v>
       </c>
       <c r="B108" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="C108" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E108">
         <v>2024</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
       <c r="B109" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="C109" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E109">
         <v>2024</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="B110" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="C110" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E110">
         <v>2024</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>186</v>
+        <v>157</v>
       </c>
       <c r="B111" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E111">
         <v>2024</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
-        <v>186</v>
+        <v>78</v>
       </c>
       <c r="B112" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D112" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E112">
         <v>2024</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>184</v>
+        <v>78</v>
       </c>
       <c r="B113" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="C113" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113">
         <v>2024</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>120</v>
+        <v>177</v>
       </c>
       <c r="B114" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="C114" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114">
         <v>2024</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>120</v>
+        <v>179</v>
       </c>
       <c r="B115" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115">
         <v>2024</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>81</v>
+        <v>181</v>
       </c>
       <c r="B116" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="C116" t="s">
         <v>7</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116">
         <v>2024</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>81</v>
+        <v>181</v>
       </c>
       <c r="B117" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="C117" t="s">
         <v>7</v>
       </c>
       <c r="D117" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E117">
         <v>2024</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>81</v>
+        <v>171</v>
       </c>
       <c r="B118" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="C118" t="s">
         <v>7</v>
       </c>
       <c r="D118" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E118">
         <v>2024</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>138</v>
+        <v>85</v>
       </c>
       <c r="B119" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="C119" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119">
         <v>2024</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
-        <v>103</v>
+        <v>186</v>
       </c>
       <c r="B120" t="s">
-        <v>104</v>
+        <v>187</v>
       </c>
       <c r="C120" t="s">
         <v>7</v>
       </c>
       <c r="D120" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E120">
         <v>2024</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
-        <v>5</v>
+        <v>188</v>
       </c>
       <c r="B121" t="s">
-        <v>6</v>
+        <v>189</v>
       </c>
       <c r="C121" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E121">
         <v>2024</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
-        <v>195</v>
+        <v>122</v>
       </c>
       <c r="B122" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E122">
         <v>2024</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="B123" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E123">
         <v>2024</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="B124" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E124">
         <v>2024</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B125" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C125" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D125" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E125">
         <v>2024</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
-        <v>162</v>
+        <v>193</v>
       </c>
       <c r="B126" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="C126" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D126" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E126">
         <v>2024</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
-        <v>172</v>
+        <v>196</v>
       </c>
       <c r="B127" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E127">
         <v>2024</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
-        <v>204</v>
+        <v>114</v>
       </c>
       <c r="B128" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="C128" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128">
         <v>2024</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
-        <v>206</v>
+        <v>114</v>
       </c>
       <c r="B129" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129">
         <v>2024</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="B130" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="C130" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130">
         <v>2024</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="B131" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E131">
         <v>2024</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
-        <v>107</v>
+        <v>202</v>
       </c>
       <c r="B132" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="C132" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D132" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E132">
         <v>2024</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
-        <v>180</v>
+        <v>204</v>
       </c>
       <c r="B133" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="C133" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D133" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E133">
         <v>2024</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
       <c r="B134" t="s">
-        <v>213</v>
+        <v>182</v>
       </c>
       <c r="C134" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134">
         <v>2024</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
-        <v>199</v>
+        <v>181</v>
       </c>
       <c r="B135" t="s">
-        <v>214</v>
+        <v>183</v>
       </c>
       <c r="C135" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D135" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E135">
         <v>2024</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="B136" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="C136" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D136" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E136">
         <v>2024</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
-        <v>83</v>
+        <v>208</v>
       </c>
       <c r="B137" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C137" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137">
         <v>2024</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
-        <v>83</v>
+        <v>208</v>
       </c>
       <c r="B138" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="C138" t="s">
         <v>7</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138">
         <v>2024</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="B139" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="C139" t="s">
         <v>7</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139">
         <v>2024</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
-        <v>177</v>
+        <v>104</v>
       </c>
       <c r="B140" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C140" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140">
         <v>2024</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
-        <v>177</v>
+        <v>214</v>
       </c>
       <c r="B141" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C141" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141">
         <v>2024</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
-        <v>177</v>
+        <v>216</v>
       </c>
       <c r="B142" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="C142" t="s">
         <v>7</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142">
         <v>2024</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
-        <v>177</v>
+        <v>218</v>
       </c>
       <c r="B143" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C143" t="s">
         <v>7</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143">
         <v>2024</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B144" t="s">
-        <v>224</v>
+        <v>187</v>
       </c>
       <c r="C144" t="s">
         <v>7</v>
       </c>
       <c r="D144" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E144">
         <v>2024</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
-        <v>12</v>
+        <v>220</v>
       </c>
       <c r="B145" t="s">
-        <v>13</v>
+        <v>221</v>
       </c>
       <c r="C145" t="s">
         <v>7</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145">
         <v>2024</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
-        <v>12</v>
+        <v>222</v>
       </c>
       <c r="B146" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C146" t="s">
         <v>7</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146">
         <v>2024</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="B147" t="s">
-        <v>226</v>
+        <v>194</v>
       </c>
       <c r="C147" t="s">
         <v>7</v>
       </c>
       <c r="D147" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E147">
         <v>2024</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
-        <v>95</v>
+        <v>193</v>
       </c>
       <c r="B148" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C148" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D148" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E148">
         <v>2024</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B149" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C149" t="s">
         <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E149">
         <v>2024</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
-        <v>230</v>
+        <v>161</v>
       </c>
       <c r="B150" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C150" t="s">
         <v>7</v>
       </c>
       <c r="D150" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E150">
         <v>2024</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B151" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E151">
         <v>2024</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="B152" t="s">
-        <v>234</v>
+        <v>201</v>
       </c>
       <c r="C152" t="s">
         <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E152">
         <v>2024</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
-        <v>14</v>
+        <v>161</v>
       </c>
       <c r="B153" t="s">
-        <v>15</v>
+        <v>230</v>
       </c>
       <c r="C153" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D153" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E153">
         <v>2024</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="B154" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C154" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D154" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E154">
         <v>2024</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
-        <v>89</v>
+        <v>233</v>
       </c>
       <c r="B155" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C155" t="s">
         <v>7</v>
       </c>
       <c r="D155" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E155">
         <v>2024</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
-        <v>89</v>
+        <v>235</v>
       </c>
       <c r="B156" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C156" t="s">
         <v>7</v>
       </c>
       <c r="D156" t="s">
         <v>8</v>
       </c>
       <c r="E156">
         <v>2024</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B157" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C157" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D157" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E157">
         <v>2024</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
-        <v>9</v>
+        <v>239</v>
       </c>
       <c r="B158" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C158" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D158" t="s">
         <v>8</v>
       </c>
       <c r="E158">
         <v>2024</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
-        <v>9</v>
+        <v>241</v>
       </c>
       <c r="B159" t="s">
-        <v>10</v>
+        <v>242</v>
       </c>
       <c r="C159" t="s">
         <v>11</v>
       </c>
       <c r="D159" t="s">
         <v>8</v>
       </c>
       <c r="E159">
         <v>2024</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
-        <v>9</v>
+        <v>243</v>
       </c>
       <c r="B160" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C160" t="s">
         <v>7</v>
       </c>
       <c r="D160" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E160">
         <v>2024</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
-        <v>170</v>
+        <v>81</v>
       </c>
       <c r="B161" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C161" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161">
         <v>2024</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B162" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C162" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D162" t="s">
         <v>8</v>
       </c>
       <c r="E162">
         <v>2024</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B163" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C163" t="s">
         <v>7</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
       <c r="E163">
-        <v>2024</v>
-[...678 lines deleted...]
-      <c r="E203">
         <v>2024</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>